--- v0 (2026-07-31)
+++ v1 (2026-09-15)
@@ -384,151 +384,178 @@
       <w:r w:rsidR="00426FC5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="72"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00027696">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="72"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00027696">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="72"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
+      <w:r w:rsidR="00602231">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="72"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00654872" w:rsidRDefault="00D37781" w:rsidP="00C45C75">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="588"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="72"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="72"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e-mail                                                     </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="72"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="00602231">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="72"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00602231">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="72"/>
+        </w:rPr>
+        <w:t>le</w:t>
+      </w:r>
+      <w:r w:rsidR="00791F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="72"/>
+        </w:rPr>
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidR="00602231">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="72"/>
+        </w:rPr>
+        <w:t>gibile),</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C45C75" w:rsidRDefault="00D37781" w:rsidP="00654872">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="588"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="72"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="72"/>
+        </w:rPr>
+        <w:t xml:space="preserve">utenza telefonica </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C45C75" w:rsidRDefault="00BE6DA1" w:rsidP="00654872">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="588"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="72"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="72"/>
+        </w:rPr>
+        <w:t>Patente N°</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BE6DA1" w:rsidRDefault="00BE6DA1" w:rsidP="00654872">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="588"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="72"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="72"/>
+        </w:rPr>
+        <w:t>Rilasciata in data:</w:t>
+      </w:r>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidR="00602231">
-[...97 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w:rsidR="00C45C75" w:rsidRDefault="00602231" w:rsidP="00C45C75">
       <w:pPr>
         <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:right="588"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="72"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="72"/>
         </w:rPr>
         <w:t>in possesso di</w:t>
       </w:r>
       <w:r w:rsidR="00D37781">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="72"/>
         </w:rPr>
@@ -2123,79 +2150,80 @@
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:savePreviewPicture/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00603327"/>
     <w:rsid w:val="00027696"/>
     <w:rsid w:val="000904ED"/>
     <w:rsid w:val="00277A4F"/>
     <w:rsid w:val="002F4822"/>
     <w:rsid w:val="003410D7"/>
     <w:rsid w:val="00426FC5"/>
     <w:rsid w:val="004D548C"/>
     <w:rsid w:val="00602231"/>
     <w:rsid w:val="00603327"/>
     <w:rsid w:val="00654872"/>
     <w:rsid w:val="00673460"/>
     <w:rsid w:val="00675758"/>
     <w:rsid w:val="00791F29"/>
     <w:rsid w:val="009418FE"/>
+    <w:rsid w:val="00BE6DA1"/>
     <w:rsid w:val="00C45C75"/>
     <w:rsid w:val="00D37781"/>
     <w:rsid w:val="00F17E24"/>
     <w:rsid w:val="00F57F88"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="it-IT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="60A0204A"/>
+  <w14:docId w14:val="7E9DB919"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{81C9B0AE-53C6-4C0E-B0D4-AF3400D21677}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="it-IT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="100" w:afterAutospacing="1"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -2959,89 +2987,89 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F41FF1F1-44C3-4E1E-961B-F0E0BE9770A7}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{57F55B9A-B659-4472-94FD-59A850D444EE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>573</Words>
-  <Characters>3271</Characters>
+  <Words>578</Words>
+  <Characters>3296</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>27</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titolo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Intestazioni</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr>        INFORMATIVA SUL TRATTAMENTO DEI DATI PERSONALI</vt:lpstr>
       <vt:lpstr>        CONSENSI OPZIONALI E AGGIUNTIVI</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3837</CharactersWithSpaces>
+  <CharactersWithSpaces>3867</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>NicolinoPC</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>